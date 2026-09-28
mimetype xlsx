--- v3 (2026-07-29)
+++ v4 (2026-09-28)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb70ff9cc454a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/042f98179a1247b8b6bfa47974f769b0.psmdcp" Id="R66cccde3e79c45f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f23725500d04180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a3a7e5536c84260ad23495d04f88688.psmdcp" Id="R7362ef03150a425c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="C&amp;Ds" sheetId="2" r:id="rId2"/>
     <x:sheet name="JNUP" sheetId="3" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>ProjectWorkPkg_Vendor_Id</x:t>
   </x:si>
   <x:si>
     <x:t>Person_Name</x:t>
   </x:si>