--- v4 (2026-09-28)
+++ v5 (2026-09-28)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f23725500d04180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a3a7e5536c84260ad23495d04f88688.psmdcp" Id="R7362ef03150a425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd8553be7ac540d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbe2809d540c480e9c6878c6c2f7b4c5.psmdcp" Id="R3ba93c4f2b7f41ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="C&amp;Ds" sheetId="2" r:id="rId2"/>
     <x:sheet name="JNUP" sheetId="3" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>ProjectWorkPkg_Vendor_Id</x:t>
   </x:si>
   <x:si>
     <x:t>Person_Name</x:t>
   </x:si>